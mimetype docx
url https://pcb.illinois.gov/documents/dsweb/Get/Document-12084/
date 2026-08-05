--- v0 (2026-02-11)
+++ v1 (2026-08-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3FD2EFAF" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TITLE 35: ENVIRONMENTAL PROTECTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A41EC7C" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2639,69 +2639,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="73AC63D9" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="706F8575" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:strike/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (Repealed)</w:t>
+        <w:t>Section 501.101  Authority (Repealed)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="015FDBCF" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:strike/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FD24AF0" w14:textId="558042E1" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Source:  Repealed at 48 Ill. Reg.</w:t>
@@ -2748,62 +2730,52 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="280D6496" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6255F1B1" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Section 501.102  Policy</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="16260904" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C349FA4" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
@@ -2825,67 +2797,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55BF88BB" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Livestock produce wastes that, when properly used, supply nutrients and organic matter to soils.  The mere presence of livestock waste </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> location does not denote pollution, but may, when improperly stored, transported, or disposed of, undesirably affect the environment.</w:t>
+        <w:t>Livestock produce wastes that, when properly used, supply nutrients and organic matter to soils.  The mere presence of livestock waste in a given location does not denote pollution, but may, when improperly stored, transported, or disposed of, undesirably affect the environment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FED5A5B" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FB02887" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c)</w:t>
@@ -2902,87 +2858,72 @@
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">specified </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>livestock management facilities and livestock waste-handling facilities without environmental planning and safeguards or the use of specified livestock wastes for agricultural purposes causes, threatens, or allows the discharge of contaminants into the air or waters of Illinois so as to cause or threaten to cause pollution or to render those waters harmful to public health, safety, or welfare, to domestic, commercial, industrial, agricultural, and recreational uses, or to humans, livestock, wild animals, birds, or fish or other aquatic life.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640FAA38" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="480204C1" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
+    <w:p w14:paraId="480204C1" w14:textId="142FD3E7" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">It is </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> determined that the construction, establishment, and operation of livestock management facilities and livestock waste-handling facilities without environmental planning and safeguards or the use of livestock wastes for agricultural purposes causes, threatens, or allows air pollution, </w:t>
+        <w:t xml:space="preserve">It is determined that the construction, establishment, and operation of livestock management facilities and livestock waste-handling facilities without environmental planning and safeguards or the use of livestock wastes for agricultural purposes causes, threatens, or allows air pollution, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The discharge of contaminants into the air of Illinois</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
@@ -3097,69 +3038,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5368A2E6" w14:textId="77777777" w:rsidR="002A28A2" w:rsidRPr="00341255" w:rsidRDefault="002A28A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="703E43AB" w14:textId="77777777" w:rsidR="002A28A2" w:rsidRPr="00341255" w:rsidRDefault="002A28A2" w:rsidP="002A28A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> of this Chapter</w:t>
+        <w:t>Section 501.103  Organization of this Chapter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB6E977" w14:textId="77777777" w:rsidR="002A28A2" w:rsidRPr="00341255" w:rsidRDefault="002A28A2" w:rsidP="002A28A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="472734E6" w14:textId="77777777" w:rsidR="002A28A2" w:rsidRPr="00341255" w:rsidRDefault="002A28A2" w:rsidP="002A28A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The Board regulations adopted in 35 Illinois Administrative Code Subtitle E:  Agriculture Related Pollution, Chapter I:  Pollution Control Board are organized as provided in this Section.</w:t>
@@ -3321,101 +3244,75 @@
         <w:t>(Source: Added at 38 Ill. Reg. 17661, effective August 11, 2014)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3F92D0" w14:textId="77777777" w:rsidR="002A28A2" w:rsidRPr="00341255" w:rsidRDefault="002A28A2" w:rsidP="002A28A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18FCBD0E" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A90591">
+        <w:t>Section 501.104  Severability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32ED8526" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>501.104  Severability</w:t>
-[...9 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D19CC15" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If any provision of this Part is adjudged invalid, or if the application of this Part to any person or in any circumstance is adjudged invalid, that invalidity will not affect the validity of this Chapter as a whole, or of any Part, Subpart, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or clause not adjudged invalid.</w:t>
+        <w:t>If any provision of this Part is adjudged invalid, or if the application of this Part to any person or in any circumstance is adjudged invalid, that invalidity will not affect the validity of this Chapter as a whole, or of any Part, Subpart, sentence or clause not adjudged invalid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B73432" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C5A3197" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Source:  Amended at 48 Ill. Reg.</w:t>
       </w:r>
@@ -3494,69 +3391,51 @@
         <w:t>SUBPART B: DEFINITIONS AND INCORPORATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0E703D" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F8F9418" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> by Reference</w:t>
+        <w:t>Section 501.200  Incorporations by Reference</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42316384" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BC39019" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
@@ -3732,163 +3611,115 @@
         <w:t xml:space="preserve"> University of Illinois, College of Agriculture, Consumer and Environmental Sciences. Urbana, IL, July 2009.  Available from University of Illinois, Office of Extension and Outreach, 111 Mumford Hall (MC-710), 1301 W. Gregory Dr., Urbana, IL  61801 (217) 333-5900.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D82A7E" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CE31DFC" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">MWPS.  Available from </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Plan Service, 122 Davidson Hall, Iowa State University, Ames, IA 50011-3080 (515) 294-4337.</w:t>
+        <w:t>MWPS.  Available from MidWest Plan Service, 122 Davidson Hall, Iowa State University, Ames, IA 50011-3080 (515) 294-4337.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000209EB" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="694326C7" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">"Livestock Waste Facilities Handbook, Third Edition," MWPS-18. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Plan Service.  April 1993.</w:t>
+        <w:t>"Livestock Waste Facilities Handbook, Third Edition," MWPS-18. MidWest Plan Service.  April 1993.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50339927" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66875458" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"Manure Characteristics"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Section 1.  Second Edition MWPS-18-S1. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Plan Service.  2004.</w:t>
+        <w:t xml:space="preserve"> Section 1.  Second Edition MWPS-18-S1. MidWest Plan Service.  2004.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BB9260" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66EB67FB" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"Recommended Chemical Soil Test Procedures for the North Central Region"</w:t>
@@ -3945,122 +3776,90 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Average Crop, Pasture, and Forestry Productivity Ratings for Illinois Soils; Bulletin No. 810"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> University of Illinois, College of Agricultural, Consumer and Environmental Sciences, Office of Research (2000), revised January 15, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> to amend Table 2 for B810.  Available from University of Illinois, College of Agricultural, Consumer, and Environmental Sciences, Office of Research, 228 Mumford Hall, 1301 W. Gregory Dr., Urbana IL  61801 (217) 333-0240.</w:t>
+        <w:t xml:space="preserve"> University of Illinois, College of Agricultural, Consumer and Environmental Sciences, Office of Research (2000), revised January 15, 2011 to amend Table 2 for B810.  Available from University of Illinois, College of Agricultural, Consumer, and Environmental Sciences, Office of Research, 228 Mumford Hall, 1301 W. Gregory Dr., Urbana IL  61801 (217) 333-0240.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7B193F" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C8442F4" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"Optimum Crop Productivity Ratings for Illinois Soils; Bulletin 811"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> University of Illinois, College of Agricultural, Consumer and Environmental Sciences, Office of Research (2000), revised January 15, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> to amend Table S2 for B811.  Available from University of Illinois, College of Agricultural, Consumer, and Environmental Sciences, Office of </w:t>
+        <w:t xml:space="preserve"> University of Illinois, College of Agricultural, Consumer and Environmental Sciences, Office of Research (2000), revised January 15, 2011 to amend Table S2 for B811.  Available from University of Illinois, College of Agricultural, Consumer, and Environmental Sciences, Office of </w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Research, 228 Mumford Hall, 1301 W. Gregory Dr., Urbana IL  61801 (217) 333-0240.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="690965E7" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="289731E6" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -4356,62 +4155,52 @@
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A0C5498" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BBCB349" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="001B1F9C" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Section 501.201  Definitions</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4136F9D2" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="751AC254" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
@@ -4691,67 +4480,51 @@
         </w:rPr>
         <w:tab/>
         <w:t>Air Pollution</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2210F702" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FE0CE75" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The presence in the atmosphere of one or more contaminants in sufficient quantities and of such characteristics and duration as to be injurious to human, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or animal life, to health, or to property, or to unreasonably interfere with the enjoyment of life or property.</w:t>
+        <w:t>The presence in the atmosphere of one or more contaminants in sufficient quantities and of such characteristics and duration as to be injurious to human, plant or animal life, to health, or to property, or to unreasonably interfere with the enjoyment of life or property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E5D4A53" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="003679C2" w:rsidRPr="00341255">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BF93AAE" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="734CE7AB" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
@@ -4815,125 +4588,75 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25751BF8" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18BEB5A3" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Confinement Area</w:t>
+        <w:t>Section 501.223  Animal Confinement Area</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="674AFF0F" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A15849F" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Animal confinement area includes open lots, housed lots, feedlots, confinement houses, stall barns, free stall barns, </w:t>
-[...31 lines deleted...]
-        <w:t>, barnyards, medication pens, walkers, animal walkways, and stables.</w:t>
+        <w:t>Animal confinement area includes open lots, housed lots, feedlots, confinement houses, stall barns, free stall barns, milkrooms, milking centers, cowyards, barnyards, medication pens, walkers, animal walkways, and stables.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="668D8B45" w14:textId="77777777" w:rsidR="00AB3507" w:rsidRPr="00A90591" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:ind w:right="-720"/>
         <w:outlineLvl w:val="6"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38B3BB8B" w14:textId="5F24C928" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00AB3507" w:rsidP="00AB3507">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5103,67 +4826,51 @@
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="206D021B" w14:textId="77777777" w:rsidR="0039614D" w:rsidRPr="00A90591" w:rsidRDefault="0039614D" w:rsidP="0039614D">
       <w:pPr>
         <w:ind w:left="1440" w:right="-720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Two or more animal feeding operations under common ownership </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> a single animal feeding operation if they are adjacent to each other or if they use a common area or system to dispose of wastes.</w:t>
+        <w:t>Two or more animal feeding operations under common ownership are considered to be a single animal feeding operation if they are adjacent to each other or if they use a common area or system to dispose of wastes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F678B0" w14:textId="77777777" w:rsidR="0039614D" w:rsidRPr="00A90591" w:rsidRDefault="0039614D" w:rsidP="0039614D">
       <w:pPr>
         <w:ind w:left="1440" w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EF2722A" w14:textId="5A80B83A" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="0039614D" w:rsidP="0039614D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>(Source:  Amended at 48 Ill. Reg.</w:t>
@@ -5719,69 +5426,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="27AD51AF" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F23624B" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:outlineLvl w:val="6"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and Other Contaminants</w:t>
+        <w:t>Section 501.236  Chemicals and Other Contaminants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7EA82B" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55065A0E" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antibiotics, hormones, feed additives, pesticides, hazardous and toxic chemicals, petroleum products and by-products, other chemical products and by-products, and the residues and containers of any of these materials.</w:t>
@@ -5819,71 +5508,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="171FD461" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Animal Feeding Operation (CAFO)</w:t>
+        <w:t>Section 501.238  Concentrated Animal Feeding Operation (CAFO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B234AE8" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B348260" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -6086,62 +5755,52 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="344E45B1" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39D460CE" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Section 501.241  CWA</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="23929FF2" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B0EC9F9" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Clean Water Act, as amended (33 USC 1251 et seq</w:t>
       </w:r>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
@@ -6197,401 +5856,337 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1587B318" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11EE5020" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00341255">
+        <w:t>Section 501.242  Dry lot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E849C23" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>501.242  Dry</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00341255">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4066D39D" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A facility for growing ducks in confinement with a dry litter floor cover and no access to swimming areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D11343" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lot</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E849C23" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46DCDA64" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Source:  Added at 38 Ill. Reg. 17661, effective August 11, 2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B2FB22" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A5901CB" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...16 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:tab/>
+        <w:t>Section 501.244  Erosion Factor T</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A6BCA8" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA07928" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An estimate of the maximum average annual rate, in tons per acre per year, of soil erosion by wind or water that can occur without affecting crop productivity over a sustained period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D54E4BF" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CD85ED5" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:dstrike/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BOARD NOTE:  Erosion Factor T for Illinois soils is available from the United States Department of Agriculture, Natural Resources Conservation Service, Illinois Office, 2118 W. Park Court, Champaign IL 61821, (217) 353-6600.  The published soil surveys for Illinois are available at http://www.nrcs.usda.gov.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:dstrike/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23BAFD5A" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579635B8" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(Source:  Added at 38 Ill. Reg. 17661, effective August 11, 2014)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B2FB22" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705">
-[...7 lines deleted...]
-    <w:p w14:paraId="6A5901CB" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
+    <w:p w14:paraId="3897AD62" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1246579D" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00341255">
+      <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00341255">
+        <w:t>Section 501.245  Existing Livestock Management Facility and Livestock Waste-Handling Facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9BCEEB" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075DDFA5" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any livestock management facility and livestock waste-handling facility, the construction or modification which started before the effective date of this Chapter.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3759815A" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC42D50" w14:textId="77777777" w:rsidR="002B310F" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Source:  Amended at 48 Ill. Reg.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3170</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, effective </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>February 15, 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240B4B2D" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="604FD397" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>501.244  Erosion</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00341255">
+      </w:pPr>
+      <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Factor T</w:t>
-[...239 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Section 501.246  Expansion</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="71752450" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35FF16CF" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Start of construction at a livestock management facility or livestock waste-handling facility where the fixed capital cost of the new components constructed within a 2-year period exceeds 50% of a comparable entirely new facility’s fixed capital cost.</w:t>
       </w:r>
     </w:p>
@@ -6889,161 +6484,125 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12304F8D" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62688F90" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00341255">
+        <w:t>Section 501.252  Frozen Ground</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6058821E" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E84ADF0" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Soil that is frozen anywhere between the first ½ inch to 8 inches of soil as measured from the ground surface.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03119F64" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00341255">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="561C7294" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Source:  Added at 38 Ill. Reg. 17661, effective August 11, 2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C647AE7" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55CB9FF2" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ground</w:t>
-[...26 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> Waterway</w:t>
+        </w:rPr>
+        <w:t>Section 501.253  Grassed Waterway</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC3F14F" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B0D6135" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A natural or constructed waterway or outlet shaped or graded and established in suitable vegetation as needed for the conveyance of runoff from a field, diversion or other structure.</w:t>
       </w:r>
@@ -7081,71 +6640,51 @@
     <w:p w14:paraId="766CC9DA" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="468895F3" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Section 501.254  Groundwater </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00ED63EC" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E1F03A4" w14:textId="77777777" w:rsidR="00803705" w:rsidRPr="00341255" w:rsidRDefault="00803705" w:rsidP="00803705">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7322,176 +6861,156 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CD69B88" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70196574" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00341255">
+        <w:t>Section 501.261  Incorporation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1956040F" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>501.261  Incorporation</w:t>
-[...4 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E6831A" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A method of land application of livestock waste in which the livestock waste is thoroughly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:t>A method of land application of livestock waste in which the livestock waste is thoroughly</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mixed or completely covered with the soil within 24 hours.  Any ponded liquid livestock waste remaining on the site after application is not considered to be thoroughly mixed or completely</w:t>
       </w:r>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>mixed or completely covered with the soil within 24 hours.  Any ponded liquid livestock waste remaining on the site after application is not considered to be thoroughly mixed or completely</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00341255">
+        <w:t>covered with the soil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D403325" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F6DCD8" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Source:  Added at 38 Ill. Reg. 17661, effective August 11, 2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03833279" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B3403ED" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...43 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Section 501.263  Injection</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="75878F3C" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C8EDF77" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The placement of livestock waste 4 to 12 inches below the soil surface in the crop root zone using equipment specifically designed for that purpose, when the applied material is retained by the soil.</w:t>
       </w:r>
     </w:p>
@@ -7589,69 +7108,51 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1982C15A" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4840593C" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Application Area</w:t>
+        <w:t>Section 501.267  Land Application Area</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67AC2DD5" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="536738D1" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Land under the control of an Animal Feeding Operation owner or operator, whether it is owned, rented or leased, to which livestock waste from the production area is or may be applied.</w:t>
       </w:r>
     </w:p>
@@ -7941,67 +7442,51 @@
         </w:rPr>
         <w:tab/>
         <w:t>Livestock</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7560F4B6" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2398DE8F" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Farm animals kept or raised for food, profit, use or pleasure to include the species fowl, ovine, caprine, bovine, porcine, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and other commercially produced animals and operations such as mink, rabbit, etc.</w:t>
+        <w:t>Farm animals kept or raised for food, profit, use or pleasure to include the species fowl, ovine, caprine, bovine, porcine, equine and other commercially produced animals and operations such as mink, rabbit, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A9ED1EA" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79E7E029" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F8F8326" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -8083,305 +7568,251 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6748D651" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76788C96" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A90591">
+        <w:t>Section 501.290  Livestock Shelter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B6416B" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF86124" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any covered structure, including livestock houses or barns, in which livestock are enclosed at any time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B36F8D" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCB6D63" w14:textId="77777777" w:rsidR="002B310F" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Source:  Amended at 48 Ill. Reg.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3170</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, effective </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>February 15, 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7330176C" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16FF8DBD" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>501.290  Livestock</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Shelter</w:t>
-[...46 lines deleted...]
-        <w:t>(Source:  Amended at 48 Ill. Reg.</w:t>
+        <w:t>Section 501.295  Livestock Waste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64ED36BE" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5A01DE" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manure, litter, process wastewater, overflow from watering systems, wash waters, sprinkling waters from livestock cooling, precipitation polluted by falling on or flowing onto an Animal Feeding Operation, and other materials polluted by livestock, including soils and sludges removed from livestock waste storage structures.  Livestock waste does not include agricultural stormwater discharge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4706A29A" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6498B8A6" w14:textId="77777777" w:rsidR="002B310F" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Source: Amended at 48 Ill. Reg.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3170</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, effective </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>February 15, 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7330176C" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
-[...7 lines deleted...]
-    <w:p w14:paraId="16FF8DBD" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+    <w:p w14:paraId="51F095D0" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B040C7" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...135 lines deleted...]
-        <w:t xml:space="preserve"> Waste-Handling Facility</w:t>
+        <w:t>Section 501.300  Livestock Waste-Handling Facility</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B1E192" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34275842" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Individually or collectively those constructions or devices, except sewers, used for collecting, pumping, treating, or disposing of livestock waste or for the recovery of by-products from livestock waste.  The facility includes acceptable disposal areas, such as pasture or other suitable agricultural land, which can serve as an adequate filtering device to settle out and assimilate pollutants from livestock waste before the clarified water reaches a stream or other body of surface water or groundwater.</w:t>
       </w:r>
     </w:p>
@@ -8451,69 +7882,51 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14D5F8AA" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FB14707" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...17 lines deleted...]
-        <w:t>-made</w:t>
+        <w:t>Section 501.305  Man-made</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EFEDD5D" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="127F2283" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Constructed by man.</w:t>
       </w:r>
     </w:p>
@@ -8555,69 +7968,51 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F0F8DC0" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12BDF2AB" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...17 lines deleted...]
-        <w:t>-made Ditch</w:t>
+        <w:t>Section 501.310  Man-made Ditch</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C133D99" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="292EE841" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A discrete fissure or channel excavated in the earth.</w:t>
       </w:r>
     </w:p>
@@ -8659,152 +8054,124 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="336657A6" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="783D5C2F" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00341255">
+        <w:t>Section 501.312  Manure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650671F4" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="434E99A6" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Animal excreta, bedding, compost and raw materials or other materials commingled with manure or set aside for disposal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39694062" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D7C998" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Source: Added at 38 Ill. Reg. 17661, effective August 11, 2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125D8578" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D5F761" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>501.312  Manure</w:t>
-[...60 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> Storage Area</w:t>
+        <w:t>Section 501.313  Manure Storage Area</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33801337" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E7F356B" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Includes lagoons, runoff ponds, storage sheds, stockpiles, under-the-house or pit storages, liquid impoundments, static piles, and composting piles.</w:t>
       </w:r>
     </w:p>
@@ -9272,69 +8639,51 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A379FBE" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22F83329" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Waters (Repealed)</w:t>
+        <w:t>Section 501.325  Navigable Waters (Repealed)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26CF7E64" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01309BA6" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>(Source: Repealed at 38 Ill. Reg. 17661, effective August 11, 2014)</w:t>
       </w:r>
@@ -9501,82 +8850,62 @@
     <w:p w14:paraId="7CDED6E1" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BE65E6B" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00341255">
+        <w:t>Section 501.333  New Source</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC0D8E8" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>501.333  New</w:t>
-[...20 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BCD1535" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Any building, structure, facility, or installation from which there is or may be a discharge of pollutants, the construction of which started after either of the following dates:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B38220" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -9736,67 +9065,51 @@
         </w:rPr>
         <w:tab/>
         <w:t>NPDES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731573BB" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="128C75C8" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The National Pollutant Discharge Elimination System for issuing, establishing conditions for, and denying permits under Section 402 of the CWA.  All terms used </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> NPDES that have been defined in the CWA or regulations adopted under the CWA have the meanings specified in the CWA or those regulations, unless specifically noted otherwise.</w:t>
+        <w:t>The National Pollutant Discharge Elimination System for issuing, establishing conditions for, and denying permits under Section 402 of the CWA.  All terms used regarding NPDES that have been defined in the CWA or regulations adopted under the CWA have the meanings specified in the CWA or those regulations, unless specifically noted otherwise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="318F42A3" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EDDA691" w14:textId="5FFC3DE8" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="002B310F" w:rsidP="002B310F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="003679C2" w:rsidRPr="00341255">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
@@ -10050,63 +9363,52 @@
     <w:p w14:paraId="6D765188" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F22B1D5" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Section 501.343  Overflow</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="210D3A15" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1379FB4B" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -10141,108 +9443,74 @@
         <w:t>(Source: Added at 38 Ill. Reg. 17661, effective August 11, 2014)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE096ED" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250AD472" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> / Operator</w:t>
+        <w:t>Section 501.345  Owner / Operator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B84E4CB" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244A0F3F" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any person who owns, leases, operates, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or supervises a livestock management facility or livestock waste-handling facility.</w:t>
+        <w:t>Any person who owns, leases, operates, controls or supervises a livestock management facility or livestock waste-handling facility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4837B303" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BDB4CBD" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>(Source: Amended at 38 Ill. Reg. 17661, effective August 11, 2014)</w:t>
       </w:r>
@@ -10331,62 +9599,52 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40F3A950" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EB33083" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Section 501.355  Pollutant</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1B58F240" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E5240DD" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dredged spoil, solid waste, incinerator residue, filter backwash, sewage, garbage, sewage sludge, munitions, chemical wastes, biological materials, radioactive materials, heat, wrecked or discarded equipment, rock, sand, cellar dirt and industrial, municipal and agricultural waste discharged into water, as defined in CWA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748F404A" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
@@ -10519,351 +9777,297 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D5397B7" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AF01748" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00341255">
+        <w:t>Section 501.357  Process Wastewater</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B9E9CA" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="124AD2E9" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Water directly or indirectly used in the operation of the Animal Feeding Operation for any of the following activities: spillage or overflow from animal or poultry watering systems; washing, cleaning, or flushing pens, barns, manure pits, or other Animal Feeding Operation facilities; direct contact swimming, washing, or spray cooling of animals; or dust control.  It also includes any water that comes into contact with any raw materials, products, or byproducts, including manure, litter, feed, milk, eggs or bedding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B89F708" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>501.357  Process</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00341255">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56D6C532" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Source: Added at 38 Ill. Reg. 17661, effective August 11, 2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08580076" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3316548F" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wastewater</w:t>
-[...26 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="56D6C532" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+        <w:t>Section 501.358  Production Area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB6B36F" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E0EA016" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The part of an Animal Feeding Operation that includes the animal confinement area, the manure storage area, the raw materials storage area, and the waste containment areas.  Also included in the definition of production area is any egg washing or egg processing facility, and any area used in the storage, handling, treatment, or disposal of mortalities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22204216" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A941484" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>(Source: Added at 38 Ill. Reg. 17661, effective August 11, 2014)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08580076" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3">
-[...7 lines deleted...]
-    <w:p w14:paraId="3316548F" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+    <w:p w14:paraId="2DE3F395" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D0456A0" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00341255">
+        <w:t>Section 501.359  Raw Materials Storage Area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7BF424" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>501.358  Production</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00341255">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B2310D5" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Includes feed silos, silage bunkers, and bedding materials stacks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4984BC" w14:textId="77777777" w:rsidR="002B310F" w:rsidRPr="00A90591" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Area</w:t>
-[...57 lines deleted...]
-    <w:p w14:paraId="1D0456A0" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A92DCB8" w14:textId="3E75F378" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="002B310F" w:rsidP="002B310F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Source:  Amended at 48 Ill. Reg.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3170</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, effective </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>February 15, 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2A857D" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4FF5FC" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...118 lines deleted...]
-        </w:rPr>
         <w:t>Section 501.360   Revised Universal Soil Loss Equation Version 2 (RUSLE2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F9C9BD7" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0613520A" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:strike/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -10895,625 +10099,553 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> = r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476ED7FA" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026067D8" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Where:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477C6AA9" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B14C126" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> =</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>long-term average soil loss for the ith day;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36427A90" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F64C326" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:strike/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:strike/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:strike/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> =</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>erosivity factor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479F64AB" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48E5C21F" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> =</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>soil erodibility factor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3154FC79" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2466864D" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> l</w:t>
+        <w:t xml:space="preserve"> =</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>soil length factor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3AF15F" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C4A823B" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S =</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>soil steepness factor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6172FE87" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="139B6CDE" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S c</w:t>
+        <w:t xml:space="preserve"> =</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>cover management factor; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAC42BC" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07890815" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> p</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="026067D8" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+        <w:t xml:space="preserve"> =</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>supporting practices factor,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F07C2AE" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00341255">
-[...400 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="57C457C3" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">all on the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> day, except for soil steepness factor (S).</w:t>
+        <w:t>all on the ith day, except for soil steepness factor (S).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2267C9C7" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02B4AD64" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="810"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>The average annual soil loss is computed as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="686C7D7D" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25170C0A" w14:textId="1C26B35F" w:rsidR="008651D3" w:rsidRPr="00303B2B" w:rsidRDefault="00303B2B" w:rsidP="008651D3">
+    <w:p w14:paraId="25170C0A" w14:textId="1C26B35F" w:rsidR="008651D3" w:rsidRPr="00303B2B" w:rsidRDefault="00655D0E" w:rsidP="008651D3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:f>
             <m:fPr>
               <m:type m:val="lin"/>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:i/>
                 </w:rPr>
               </m:ctrlPr>
             </m:fPr>
             <m:num>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t>A=</m:t>
@@ -11708,67 +10840,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B79BBB7" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">m = </w:t>
       </w:r>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">number of years in the analysis period. The value </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> is 1 for continuous vegetation on range, pasture, and other lands, where conditions are the same year after year, while m = the number of years of cropping management rotations on cropland and the number of years following a disturbance such as construction, logging, grading of a reclaimed surface mine, or closing of a land fill where conditions are changing year to year.</w:t>
+        <w:t>number of years in the analysis period. The value for m is 1 for continuous vegetation on range, pasture, and other lands, where conditions are the same year after year, while m = the number of years of cropping management rotations on cropland and the number of years following a disturbance such as construction, logging, grading of a reclaimed surface mine, or closing of a land fill where conditions are changing year to year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18233360" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19769FD3" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BOARD NOTE:  Soil loss may be calculated using Revised Universal Soil Loss Equation 2 (RUSLE2) software program available at </w:t>
@@ -11830,145 +10946,125 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="467B7E18" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AA12D06" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00341255">
+        <w:t>Section 501.361  Saturated</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6448EB89" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C80D4FD" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:strike/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Soils in which pore spaces are occupied by liquid to the extent that additional inputs of water or liquid wastes cannot infiltrate into the soil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5577CF2B" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7053759E" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Source: Added at 38 Ill. Reg. 17661, effective August 11, 2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD415CD" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F55266C" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>501.361  Saturated</w:t>
-[...60 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Section 501.363  Setbacks</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="00AFEBFC" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DD7D863" w14:textId="77777777" w:rsidR="001A23A7" w:rsidRPr="00A90591" w:rsidRDefault="001A23A7" w:rsidP="001A23A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A specified distance from surface waters or potential conduits to surface waters where livestock waste may not be land applied.  Examples of conduits to surface waters include open tile intake structures, sinkholes, and agriculture well heads.</w:t>
       </w:r>
     </w:p>
@@ -12333,71 +11429,51 @@
     <w:p w14:paraId="1CECB53E" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF1BB41" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Land Application</w:t>
+        <w:t>Section 501.373  Surface Land Application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A97B24" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BE5D556" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
@@ -12506,624 +11582,530 @@
     <w:p w14:paraId="4539BFD7" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53816668" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00341255">
+        <w:t>Section 501.377  Vegetative Buffer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264292AD" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>501.377  Vegetative</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00341255">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C34D485" w14:textId="77777777" w:rsidR="001A23A7" w:rsidRPr="00A90591" w:rsidRDefault="001A23A7" w:rsidP="001A23A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A narrow, permanent strip of dense perennial vegetation established parallel to the land contours and perpendicular to the field’s dominant slope for slowing water runoff, enhancing water infiltration, and minimizing the risk of any potential nutrients or pollutants from leaving the field and reaching surface waters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C9B72C" w14:textId="77777777" w:rsidR="001A23A7" w:rsidRPr="00A90591" w:rsidRDefault="001A23A7" w:rsidP="001A23A7">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Buffer</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="246EF0AF" w14:textId="1285106B" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="001A23A7" w:rsidP="001A23A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Source:  Amended at 48 Ill. Reg.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3170</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, effective </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>February 15, 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F143D32" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="567C75EA" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 501.378  Vegetative Fence Row</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC4682C" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CDD5BD8" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Narrow, permanent strip of perennial vegetation established at the edge of a field that is a minimum of 15 feet wide.  The vegetative fence row slows water runoff and enhances water infiltration, reducing the risk of pollutants leaving the field.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43192AAF" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="378764C6" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Source: Added at 38 Ill. Reg. 17661, effective August 11, 2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6031DAAB" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="739EAAAF" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 501.379  Waste Containment Area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2906F03D" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1820E8A1" w14:textId="77777777" w:rsidR="001A23A7" w:rsidRPr="00A90591" w:rsidRDefault="001A23A7" w:rsidP="001A23A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Includes settling basins</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:strike/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and areas within berms and diversions that separate uncontaminated stormwater from livestock waste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4189148C" w14:textId="77777777" w:rsidR="001A23A7" w:rsidRPr="00A90591" w:rsidRDefault="001A23A7" w:rsidP="001A23A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6366C926" w14:textId="42E61135" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="001A23A7" w:rsidP="001A23A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Source:  Amended at 48 Ill. Reg.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3170</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, effective </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>February 15, 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793FAE89" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B17C804" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 501.380 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Water Pollution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A60F9DF" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63FBA0FB" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The alteration of the physical, thermal, chemical, biological, or radioactive properties of any waters of the State, or the discharge of any contaminant into any waters of the State, as will or is likely to create a nuisance or render those waters harmful or detrimental or injurious to public health, safety, or welfare, to domestic, commercial, industrial, agricultural, recreational, or other legitimate uses, or to humans, livestock, wild animals, birds, or fish or other aquatic life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475BA8A1" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5281DE86" w14:textId="1FD40DC2" w:rsidR="008651D3" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Source:  Amended at 48 Ill. Reg.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3170</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, effective </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>February 15, 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2520A1B9" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00341255" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B42A1B4" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section 501.385  Wet Lot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26426D3B" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D65270E" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A confinement facility for raising ducks that is open to the environment, has a small number of sheltered areas, and has open water runs and swimming areas to which ducks have free access.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C982DE3" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45252339" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Source:  Added at 38 Ill. Reg. 17661, effective August 11, 2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC51FAB" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715CB46A" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00341255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...514 lines deleted...]
-        <w:t>-Year, 24-Hour Precipitation Event</w:t>
+        <w:t>Section 501.390  25-Year, 24-Hour Precipitation Event</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8249C9" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D55607C" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The maximum 24-hour precipitation event with a probable recurrence interval of once in 25 years, as defined by NOAA Atlas 14; Precipitation Frequency Atlas of the United States, incorporated by reference in Section 501.200.  </w:t>
@@ -13153,69 +12135,51 @@
         <w:t>(Source: Added at 38 Ill. Reg. 17661, effective August 11, 2014)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12AB8128" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58869E71" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...17 lines deleted...]
-        <w:t>-Year, 24-Hour Precipitation Event</w:t>
+        <w:t>Section 501.395  100-Year, 24-Hour Precipitation Event</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F7936C2" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="283684EC" w14:textId="77777777" w:rsidR="008651D3" w:rsidRPr="00341255" w:rsidRDefault="008651D3" w:rsidP="008651D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The maximum 24-hour precipitation event with a probable recurrence interval of once in 100 years, as defined by NOAA Atlas 14; Precipitation Frequency Atlas of the United States, incorporated by reference in Section 501.200.</w:t>
@@ -13293,69 +12257,51 @@
         <w:t>SUBPART C: OPERATIONAL RULES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="002FE297" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78035255" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and Scope of Operational Rules for Livestock Management Facilities and Livestock Waste-Handling Facilities</w:t>
+        <w:t>Section 501.401  Purpose and Scope of Operational Rules for Livestock Management Facilities and Livestock Waste-Handling Facilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="327A8702" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="219A2295" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
@@ -13611,66 +12557,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12D19F6D" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> livestock management facilities and new livestock waste-handling facilities located within a 10-year flood height as recorded by the United States Geological Survey or as officially estimated by the Illinois State Water Survey must be protected against that flood.</w:t>
+        <w:t>New livestock management facilities and new livestock waste-handling facilities located within a 10-year flood height as recorded by the United States Geological Survey or as officially estimated by the Illinois State Water Survey must be protected against that flood.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EDDD79E" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FA572A8" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -13764,109 +12695,84 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23377946" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Starting operations at an idle facility that has livestock shelters left intact and that has been operated as a livestock management facility or livestock waste-handling facility for four consecutive months at any time within the 10 previous </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Starting operations at an idle facility that has livestock shelters left intact and that has been operated as a livestock management facility or livestock waste-handling facility for four consecutive months at any time within the 10 previous years;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2234448E" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A36B20F" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Starting operations at a facility reconstructed after partial or </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> due to natural causes, i.e., tornado, fire, or earthquake.</w:t>
+        <w:t>Starting operations at a facility reconstructed after partial or total destruction due to natural causes, i.e., tornado, fire, or earthquake.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F59C550" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21F35C11" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3)</w:t>
@@ -13921,61 +12827,52 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47F526FC" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>The facility is located in an agricultural area, so designated under the Agricultural Areas Conservation and Protection Act, [505 ILCS 5</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>The facility is located in an agricultural area, so designated under the Agricultural Areas Conservation and Protection Act, [505 ILCS 5];</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="22E57EA5" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59384566" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
@@ -14095,66 +12992,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13A28C4B" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> livestock management facilities or new livestock waste-handling facilities located on soil types or geological formations where the deposition of livestock waste is likely to cause groundwater pollution must be constructed in such a way that pollution will be prevented, or supplementary measures must be adopted that will prevent pollution.</w:t>
+        <w:t>New livestock management facilities or new livestock waste-handling facilities located on soil types or geological formations where the deposition of livestock waste is likely to cause groundwater pollution must be constructed in such a way that pollution will be prevented, or supplementary measures must be adopted that will prevent pollution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DECD197" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61317E79" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Source:  Amended at 48 Ill. Reg.</w:t>
       </w:r>
@@ -14188,190 +13070,125 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="42CDC205" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A992064" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A90591">
+        <w:t>Section 501.403  Protection of Livestock Management Facilities and Livestock Waste-Handling Facilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7C8FB9" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>501.403  Protection</w:t>
-[...17 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38A25532" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Existing livestock management facilities and livestock waste-handling facilities must have adequate diversion dikes, walls, or curbs that will </w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">prevent excessive outside surface waters from flowing through the animal feeding operation and will direct runoff to an appropriate disposal, holding, or storage area.  The diversions are required on all these structures unless there is negligible outside surface water that can flow through the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or the runoff is tributary to an acceptable disposal area or a livestock waste-handling facility.  If inadequate diversions cause or threaten to cause a violation of the Act or applicable regulations, the Agency may require corrective measures.</w:t>
+        <w:t>prevent excessive outside surface waters from flowing through the animal feeding operation and will direct runoff to an appropriate disposal, holding, or storage area.  The diversions are required on all these structures unless there is negligible outside surface water that can flow through the facility or the runoff is tributary to an acceptable disposal area or a livestock waste-handling facility.  If inadequate diversions cause or threaten to cause a violation of the Act or applicable regulations, the Agency may require corrective measures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46AB205A" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E04F796" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> or the runoff is tributary to an acceptable disposal area or a livestock waste-handling facility.  A holding pond must be capable of storing a volume equal to or exceeding the animal feeding operation’s area, plus any tributary area that is not part of the animal feeding operation (including roof area if tributary to the facility), multiplied by 12 inches for runoff from earthen areas or 15 inches for runoff from concrete areas unless the operator has justifiable reasons substantiating that a lesser storage volume is adequate.  If inadequate storage volumes cause or threaten to cause a violation of the Act or applicable regulations, the Agency may require corrective measures.  The storage volume of the containment facility must never be less than the 25-year 24-hour storm effluent guidelines as required by the new source performance standards of the U.S. Environmental Protection Agency in 40 C.F.R 412.</w:t>
+        <w:t>New livestock management facilities and livestock waste-handling facilities must have adequate diversions, dikes, walls, or curbs that will prevent excessive outside surface runoff waters from flowing through the animal feeding operation and will direct runoff to an appropriate disposal, holding, or storage area.  The diversions are required on all these structures unless there is negligible outside surface water that can flow through the facility or the runoff is tributary to an acceptable disposal area or a livestock waste-handling facility.  A holding pond must be capable of storing a volume equal to or exceeding the animal feeding operation’s area, plus any tributary area that is not part of the animal feeding operation (including roof area if tributary to the facility), multiplied by 12 inches for runoff from earthen areas or 15 inches for runoff from concrete areas unless the operator has justifiable reasons substantiating that a lesser storage volume is adequate.  If inadequate storage volumes cause or threaten to cause a violation of the Act or applicable regulations, the Agency may require corrective measures.  The storage volume of the containment facility must never be less than the 25-year 24-hour storm effluent guidelines as required by the new source performance standards of the U.S. Environmental Protection Agency in 40 C.F.R 412.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F9AF5A2" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46CE0DE9" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk504025559"/>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Source:  Amended at 48 Ill. Reg.</w:t>
@@ -14406,69 +13223,51 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="69F8771D" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BFE7AB5" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and Storage of Livestock Waste</w:t>
+        <w:t>Section 501.404  Handling and Storage of Livestock Waste</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB67686" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EEDEDCA" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:strike/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a)</w:t>
@@ -14954,61 +13753,52 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DBF6F6B" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The facility's location relative to the waters of the State is such that there is no discharge of livestock waste into the waters of the State, in violation of Section 12 of the </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>The facility's location relative to the waters of the State is such that there is no discharge of livestock waste into the waters of the State, in violation of Section 12 of the Act;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="14224958" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="026476E9" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
@@ -15120,69 +13910,51 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B94BA81" w14:textId="77777777" w:rsidR="003679C2" w:rsidRPr="00341255" w:rsidRDefault="003679C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6159B16F" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Application of Livestock Waste</w:t>
+        <w:t>Section 501.405  Field Application of Livestock Waste</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F8C9D6" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B6400C5" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
@@ -15244,103 +14016,85 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F8D630C" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Soil injection or other methods of incorporation of waste into the soil including disking or </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Soil injection or other methods of incorporation of waste into the soil including disking or plowing;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3E1D8EBD" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EF9B82A" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Consideration of climatic conditions, including wind direction and </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Consideration of climatic conditions, including wind direction and inversions;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1D1ACC05" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2811AE77" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
@@ -15440,69 +14194,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="70FF6A84" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11A636D4" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and Disease Prevention</w:t>
+        <w:t>Section 501.406  Inspections and Disease Prevention</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309213A5" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F08765B" w14:textId="77777777" w:rsidR="00CF12F0" w:rsidRPr="00A90591" w:rsidRDefault="00CF12F0" w:rsidP="00CF12F0">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a)</w:t>
@@ -15756,102 +14492,102 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>February 15, 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003679C2" w:rsidRPr="00341255">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A9D1B5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2594EBB0"/>
     <w:lvl w:ilvl="0" w:tplc="7F520262">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -15905,123 +14641,124 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2070230742">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D679B8"/>
     <w:rsid w:val="001A23A7"/>
     <w:rsid w:val="002A28A2"/>
     <w:rsid w:val="002B310F"/>
     <w:rsid w:val="00303B2B"/>
     <w:rsid w:val="00341255"/>
     <w:rsid w:val="003679C2"/>
     <w:rsid w:val="0039614D"/>
     <w:rsid w:val="007B72FD"/>
     <w:rsid w:val="00803705"/>
     <w:rsid w:val="008651D3"/>
+    <w:rsid w:val="00942C77"/>
+    <w:rsid w:val="00A4672D"/>
     <w:rsid w:val="00A97C4C"/>
     <w:rsid w:val="00AB3507"/>
     <w:rsid w:val="00CF12F0"/>
     <w:rsid w:val="00D679B8"/>
     <w:rsid w:val="00D8480E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6B60373C"/>
   <w15:docId w15:val="{CC165F7A-CF9A-4EA2-ADD3-E53D9707E69F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16142,51 +14879,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -16558,51 +15295,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00803705"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fargo.nserl.purdue.edu/rusle2_dataweb/RUSLE2_Index.htm" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://directives.sc.egov.usda.gov/viewerFS.aspx?hid=21430" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weather.gov/media/owp/oh/hdsc/docs/Atlas14_Volume2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hq@asabe.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -16858,75 +15595,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>7491</Words>
-  <Characters>43828</Characters>
+  <Words>7658</Words>
+  <Characters>43654</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>365</Lines>
+  <Lines>363</Lines>
   <Paragraphs>102</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TITLE 35:  ENVIRONMENTAL PROTECTION</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IL Pollution Control Board</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>51217</CharactersWithSpaces>
+  <CharactersWithSpaces>51210</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>6357037</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://fargo.nserl.purdue.edu/rusle2_dataweb/RUSLE2_Index.htm</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3604512</vt:i4>
       </vt:variant>
       <vt:variant>