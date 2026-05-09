--- v0 (2026-02-10)
+++ v1 (2026-05-09)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3E60863B" w14:textId="77777777" w:rsidR="009510E1" w:rsidRPr="000B6FD0" w:rsidRDefault="009510E1" w:rsidP="009510E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TITLE 35:  ENVIRONMENTAL PROTECTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="180A52EA" w14:textId="77777777" w:rsidR="009510E1" w:rsidRPr="000B6FD0" w:rsidRDefault="009510E1" w:rsidP="009510E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6FD0">
@@ -111,576 +111,590 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AIR QUALITY STANDARDS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A987140" w14:textId="77777777" w:rsidR="009510E1" w:rsidRPr="000B6FD0" w:rsidRDefault="009510E1" w:rsidP="009510E1">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SUBPART A: GENERAL PROVISIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C0B864" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="008567B0" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="0D4DE4D5" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="008567B0" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516EC399" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="00506C57" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.101</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2152944F" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="2858F87C" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.102</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Scope</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7810585D" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="78416D55" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.103</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Applicability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261AD46F" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="010C5EA1" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.104</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nondegradation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Repealed)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E54687C" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="5296E6A2" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.105</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Air Quality Monitoring Data Influenced by Exceptional Events</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373945CC" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="021AABC6" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.106</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Monitoring (Repealed)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B377A8D" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="543C7E7B" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.107</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Reference Conditions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A654C17" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="2FCD0D54" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.108</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Incorporations by Reference</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B24D22A" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB"/>
-    <w:p w14:paraId="7E9F7DDB" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="6885156C" w14:textId="77777777" w:rsidR="00D36591" w:rsidRDefault="00D36591" w:rsidP="00D36591"/>
+    <w:p w14:paraId="5493BC21" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SUBPART B: STANDARDS AND MEASUREMENT METHODS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AC2A47" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB"/>
-    <w:p w14:paraId="32DEB90A" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="42A52D68" w14:textId="77777777" w:rsidR="00D36591" w:rsidRDefault="00D36591" w:rsidP="00D36591"/>
+    <w:p w14:paraId="55CBCC71" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256D86E8" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="066EE6D7" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.120</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>PM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and PM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DD36B0" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="679A8D23" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.121</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Particulates (Repealed)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4287F7EC" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="2F25590C" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.122</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Sulfur Oxides (Sulfur Dioxide)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753EE77B" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="46D5F953" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.123</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Carbon Monoxide</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09435638" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="19CAC86F" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.124</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nitrogen Oxides (Nitrogen Dioxide as Indicator)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774F519F" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="137817A7" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.125</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ozone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FB3234" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="01302688" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.126</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Lead</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C1CF08" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB"/>
-    <w:p w14:paraId="01302D18" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="2F42E01C" w14:textId="77777777" w:rsidR="00D36591" w:rsidRDefault="00D36591" w:rsidP="00D36591"/>
+    <w:p w14:paraId="339C6E90" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.APPENDIX A</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Rule into Section Table (Repealed)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303E9443" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="134A47DF" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.APPENDIX B</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Section into Rule Table (Repealed)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCA9E10" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="23B3DEAA" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.APPENDIX C</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Past Compliance Dates (Repealed)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571EBB58" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="003B3973" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="4671D4C5" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.TABLE A</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Schedule for Flagging and Documentation Submission for Data Influenced by Exceptional Events for Use in Initial Area Designations (Repealed)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5105F403" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="22DD7F79" w14:textId="64AD6370" w:rsidR="009510E1" w:rsidRPr="000B6FD0" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
+    <w:p w14:paraId="17FC63D2" w14:textId="77777777" w:rsidR="00D36591" w:rsidRDefault="00D36591" w:rsidP="00D36591"/>
+    <w:p w14:paraId="488E2DC7" w14:textId="77777777" w:rsidR="00D36591" w:rsidRPr="003B3973" w:rsidRDefault="00D36591" w:rsidP="00D36591">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AUTHORITY</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:  Implementing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sections 7.2 and 10 and authorized by Section 27 of the Environmental Protection Act [415 ILCS 5/7.2, 10, and 27].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117F17DE" w14:textId="77777777" w:rsidR="00D36591" w:rsidRDefault="00D36591" w:rsidP="00D36591"/>
+    <w:p w14:paraId="22DD7F79" w14:textId="53C35AB1" w:rsidR="009510E1" w:rsidRPr="000B6FD0" w:rsidRDefault="00D36591" w:rsidP="00D36591">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SOURCE:  Adopted as Chapter 2: Air Pollution, Part III: Air Quality Standards, in R71-23, filed and effective April 14, 1972; amended in R80-11, at 6 Ill. Reg. 5804, effective April 22, 1982; amended in R82-12, at 7 Ill. Reg. 9906, effective August 18, 1983; codified at 7 Ill. Reg. 13630; amended in R91-35 at 16 Ill. Reg. 8185, effective May 15, 1992; amended in R09-19 at 35 Ill. Reg. 18857, effective October 25, 2011; amended in R13-11 at 37 Ill. Reg. 12882, effective July 29, 2013; amended in R14-6 at 37 Ill. Reg. 19848, effective November 27, 2013; amended in R14-16 at 38 Ill. Reg. 12900, effective June 9, 2014; amended in R15-4 at 39 Ill. Reg. 5434, </w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">effective March 24, 2015; amended in R16-2 at 40 Ill. Reg. 4906, effective March 3, 2016; amended in R17-1 at 41 Ill. Reg. 1121, effective January 23, 2017; amended in R17-10 at 41 Ill. Reg. 13413, effective October 23, 2017; amended in R18-15 at 42 Ill. Reg. 9308, effective May 29, 2018; amended in R19-6 at 43 Ill. Reg. 3034, effective February 19, 2019; amended in R19-14/R20-3/R20-11 at 44 Ill. Reg. 14223, effective August 18, 2020; amended in R21-1 at 45 Ill. Reg. 337, effective December 17, 2020; amended in R22-8 at 46 Ill. Reg. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>9068, effective May 18, 2022; amended in R23-15 at 47 Ill. Reg. 14814, effective October 5, 2023; amended in R24-15 at 48 Ill. Reg. 8097, effective May 3, 2024</w:t>
-[...5 lines deleted...]
-        <w:t>; amended in R25-7 at 48 Ill. Reg. 17597, effective November 21, 2024</w:t>
+        <w:t>9068, effective May 18, 2022; amended in R23-15 at 47 Ill. Reg. 14814, effective October 5, 2023; amended in R24-15 at 48 Ill. Reg. 8097, effective May 16, 2024; amended in R25-7 at 48 Ill. Reg. 17597, effective November 21, 2024; amended in R25-15/R26-7/R26-15 at 50 Ill. Reg</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5364, effective April 2, 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2670082B" w14:textId="77777777" w:rsidR="00680617" w:rsidRPr="000B6FD0" w:rsidRDefault="00680617" w:rsidP="00680617">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SUBPART A: GENERAL PROVISIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F630D7" w14:textId="77777777" w:rsidR="00680617" w:rsidRPr="000B6FD0" w:rsidRDefault="00680617" w:rsidP="00680617">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240"/>
         <w:rPr>
@@ -2659,490 +2673,546 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>337</w:t>
       </w:r>
       <w:r w:rsidRPr="00D568B2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, effective </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>December 17, 2020</w:t>
       </w:r>
       <w:r w:rsidRPr="00D568B2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436A3AE1" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="00F028DF" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="5E061D98" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="00F028DF" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F028DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F028DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>243.108  Incorporations</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F028DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> by Reference</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D61B123" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="07D57F09" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="2BAA2796" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="39BD7764" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following materials are incorporated by reference.  These incorporations do not include any later amendments or editions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24771E4A" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="08D1C232" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="3499FF43" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="12E26F34" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Government Printing Office (GPO), Washington, DC 20401, 202-783-3238, </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk6412670"/>
       <w:bookmarkStart w:id="5" w:name="_Hlk6412555"/>
       <w:r w:rsidRPr="003B3973">
         <w:t>www.govinfo.gov/</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.  The following documents incorporated by reference are available from this source:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7213AC50" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="77C66315" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="13D0EAC5" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="50CB48FA" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendix A-1 to 40 CFR 50 </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk58328802"/>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(Reference Measurement Principle and Calibration Procedure for the Measurement of Sulfur Dioxide in the Atmosphere (Ultraviolet Fluorescence Method)), referenced in Section 243.122.</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="34856793" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+        <w:t xml:space="preserve">(Reference Measurement Principle and Calibration Procedure for the Measurement of Sulfur Dioxide in the Atmosphere (Ultraviolet Fluorescence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Method))</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, referenced in Section 243.122.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BB8E9E" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="335AF72D" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix A-2 to 40 CFR 50 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>) (Reference Method for the Determination of Sulfur Dioxide in the Atmosphere (Pararosaniline Method)), referenced in Section 243.122.</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="36416016" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+        <w:t xml:space="preserve">) (Reference Method for the Determination of Sulfur Dioxide in the Atmosphere (Pararosaniline </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Method))</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, referenced in Section 243.122.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C94088" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="1ABD6A50" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix B to 40 CFR 50 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) (Reference Method for the Determination of Suspended Particulate Matter in the Atmosphere (High-Volume Method)), referenced in appendix G to 40 CFR 50 (see below).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050FF44D" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="501BEC50" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="6FA44EC9" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="0D6F590D" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix C to 40 CFR 50 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>) (Reference Measurement Principle and Calibration Procedure for the Measurement of Carbon Monoxide in the Atmosphere (Non-Dispersive Infrared Photometry)), referenced in Section 243.123.</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="3AD97150" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+        <w:t xml:space="preserve">) (Reference Measurement Principle and Calibration Procedure for the Measurement of Carbon Monoxide in the Atmosphere (Non-Dispersive Infrared </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Photometry))</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, referenced in Section 243.123.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B80E16" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="4701049C" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Appendix D to 40 CFR 50 (</w:t>
-[...5 lines deleted...]
-        <w:t>(2024) as amended in 88 Fed. Reg. 70598 (Oct 12, 2023)</w:t>
+        <w:t xml:space="preserve">Appendix D to 40 CFR </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>50 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2024) as amended in 88 Fed. Reg. 70598 (Oct 12, 2023)</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) (Reference Measurement Principle and Calibration Procedure for the Measurement of Ozone in the Atmosphere), referenced in Section 243.125.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DCE83F" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="2FC69F17" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="0D1AAB5E" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="532CEEB1" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix F to 40 CFR 50 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) (Reference Measurement Principle and Calibration Procedure for the Measurement of Nitrogen Dioxide in the Atmosphere (Gas Phase Chemi</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>lumin</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>escence)), referenced in Section 243.124.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D205E7" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="213952E0" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="7DCDE951" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="5F7CD3A4" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix G to 40 CFR 50 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) (Reference Method for the Determination of Lead in Suspended Particulate Matter Collected from Ambient Air), referenced in Section 243.126.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F2D1AD7" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="706B7E2C" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="52D0274C" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="16807DF5" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix J to 40 CFR 50 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) (Reference Method for the Determination of Particulate Matter as PM</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Atmosphere), referenced in Section 243.120.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D4568B" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="7B08F65F" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="5A6CD055" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="1B812CCA" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix K to 40 CFR 50 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) (Interpretation of the Primary and Secondary National Ambient Air Quality Standards for Particulate Matter), referenced in Section 243.120.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E09F96" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="415707BF" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="45A0080A" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="27614C7D" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix L to 40 CFR 50 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) (Reference Method for the Determination of Fine Particulate Matter as PM</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2.5</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Atmosphere), referenced in Section 243.120.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D10473" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="67A4965A" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="5AC01D9E" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="173D17CF" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix N to 40 CFR 50 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) (Interpretation of the Primary and Secondary National Ambient Air Quality Standards for Particulate Matter), referenced in Section 243.120.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3028EE16" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="2D429158" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="1DC718C6" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="7A0E1CB9" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix O to 40 CFR 50 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) (Reference Method for the Determination of Coarse Particulate Matter as PM</w:t>
       </w:r>
@@ -3152,423 +3222,474 @@
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>10-2.5</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Atmosphere), referenced in appendix Q to 40 CFR 50 and for use in federally required monitoring by the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NCore</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> system pursuant to 40 CFR 58.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCE9E27" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="2A963F6C" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="0A70D946" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="264C13D8" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix P to 40 CFR 50 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>) (Interpretation of the Primary and Secondary National Ambient Air Quality Standards for Ozone), referenced in Section 243.125.</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="1D9552CE" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+        <w:t xml:space="preserve">) (Interpretation of the Primary and Secondary National </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ambient Air</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quality Standards for Ozone), referenced in Section 243.125.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA20EE6" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="172267B2" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix Q to 40 CFR 50 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) (Reference Method for the Determination of Lead in Particulate Matter as PM10 Collected from Ambient Air), referenced in appendix R to 40 CFR 50.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04967830" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="1B8D8AA1" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="1DF0DED9" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="3CA1F3BD" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix R to 40 CFR 50 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) (Interpretation of the National Ambient Air Quality Standards for Lead), referenced in Section 243.126.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200BF704" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="06101498" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="2C106963" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="0CA7B8A2" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix S to 40 CFR 50 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>) (Interpretation of the Primary National Ambient Air Quality Standards for Oxides of Nitrogen (Nitrogen Dioxide)), referenced in Section 243.124.</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="4B536443" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+        <w:t xml:space="preserve">) (Interpretation of the Primary National Ambient Air Quality Standards for Oxides of Nitrogen (Nitrogen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dioxide))</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, referenced in Section 243.124.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1962E523" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="01FD31BB" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix T to 40 CFR 50 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) (Interpretation of the Primary National Ambient Air Quality Standards for Oxides of Sulfur (Sulfur Dioxide)), referenced in Section 243.122.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593A4584" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="2B89B75D" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="69698762" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="107B9A24" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix U to 40 CFR 50 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) (Interpretation of the Primary National Ambient Air Quality Standards for Ozone), referenced in Section 243.125.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4C3F87" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="512E0897" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="70D511E5" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="391C6E96" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Clean Air Act, 42 USC 7401 et seq. (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2022</w:t>
+        <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) (for definitions of terms only), referenced in Section 243.101.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0C6DEE" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="6DE244EF" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="12CB35A7" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="18D6143F" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BOARD NOTE:  Segments of the Code of Federal Regulations and the United States Code are available for free download as PDF documents from the GPO FDsys website:  </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk49890496"/>
       <w:r w:rsidRPr="003B3973">
         <w:t>www.govinfo.gov/</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7B803C" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="48F33791" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="67D380C9" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="38009F4C" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>USEPA, National Exposure Research Laboratory, Human Exposure &amp; Atmospheric Sciences Division (MD-D205-03), Research Triangle Park, NC 27711.  The following documents incorporated by reference are available from this source:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A7913D" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="787BA9A6" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="003B3973" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="0AEBFF41" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="1AAC0F85" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B3973">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00B83A59">
+      <w:r w:rsidRPr="00D0477D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“List of Designated Reference and Equivalent Methods” (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>December 15,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0477D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0477D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (referred to as the “List of Designated Methods”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and referenced in </w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Sections 243.101, 243.120, 243.122, 243.123, 243.124, 243.125, and 243.126.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B283300" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54"/>
-    <w:p w14:paraId="10395DD8" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    <w:p w14:paraId="55DC2FEA" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="7B271299" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
-        <w:rPr>
-[...8 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BOARD NOTE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> List of Designated Methods is available for free download as a PDF document from the USEPA, Technology Transfer, Ambient Monitoring Technology Information Center website:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87A63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25017BAF" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00F33B95">
+        <w:r w:rsidRPr="00852BE0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://www.epa.gov/system/files/documents/2024-06/amtic-list-june-2024-update.pdf</w:t>
+          <w:t>https://www.epa.gov/system/files/documents/2025-12/amtic-list-december-2025_508-compliant.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="03D1EEF4" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="00391770" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+    </w:p>
+    <w:p w14:paraId="44F2A50B" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="27C8C50F" w14:textId="2116C6F3" w:rsidR="00EE0B54" w:rsidRPr="000B6FD0" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C8C50F" w14:textId="2BB260E1" w:rsidR="00EE0B54" w:rsidRPr="000B6FD0" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(Source:  Amended at 4</w:t>
-[...5 lines deleted...]
-        <w:t>8</w:t>
+        <w:t>(Source</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:  Amended</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>50</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ill. Reg. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>17597, effective November 21, 2024</w:t>
-[...5 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>5364, effective April 2, 2026)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D6DB6CA" w14:textId="77777777" w:rsidR="009510E1" w:rsidRPr="000B6FD0" w:rsidRDefault="009510E1" w:rsidP="009510E1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SUBPART B:  STANDARDS AND MEASUREMENT METHODS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="414F6BB1" w14:textId="77777777" w:rsidR="00EE0B54" w:rsidRPr="008567B0" w:rsidRDefault="00EE0B54" w:rsidP="00EE0B54">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -5508,463 +5629,773 @@
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF36518" w14:textId="77777777" w:rsidR="00702F8E" w:rsidRPr="000B6FD0" w:rsidRDefault="00702F8E" w:rsidP="00702F8E">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0679FB66" w14:textId="77777777" w:rsidR="00702F8E" w:rsidRPr="000B6FD0" w:rsidRDefault="00702F8E" w:rsidP="00702F8E">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Source:  Repealed at </w:t>
+        <w:t>(Source</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000B6FD0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:  Repealed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000B6FD0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:r w:rsidR="00863B60" w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ill. Reg. </w:t>
       </w:r>
       <w:r w:rsidR="00863B60" w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8185</w:t>
       </w:r>
       <w:r w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, effective </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00863B60" w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>May,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00863B60" w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15, 1992</w:t>
       </w:r>
       <w:r w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C27786" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRPr="003B3973" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="3604D690" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="00BC25A8" w:rsidRDefault="003577DF" w:rsidP="003577DF">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003B3973">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC25A8">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003B3973">
+      <w:r w:rsidRPr="00BC25A8">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>243.122  Sulfur</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003B3973">
+      <w:r w:rsidRPr="00BC25A8">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Oxides (Sulfur Dioxide)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2670004F" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="72A830A5" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="00BC25A8" w:rsidRDefault="003577DF" w:rsidP="003577DF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk93928197"/>
     </w:p>
-    <w:p w14:paraId="31C8AC1E" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRPr="003B3973" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90">
+    <w:p w14:paraId="395F1E15" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>1971 Secondary Three-Hour NAAQS for Sulfur Oxides (as SO</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7FD76E" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90"/>
-    <w:p w14:paraId="1578A3AE" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRPr="003B3973" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90">
+    <w:p w14:paraId="1111D416" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="74021C44" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>The level of the 1971 secondary three-hour NAAQS for sulfur oxides is 0.5 ppm, not to be exceeded more than once per calendar year.  The three-hour averages must be determined from successive non-overlapping three-hour blocks starting at midnight each calendar day and must be rounded to one decimal place (fractional parts equal to or greater than 0.05 ppm must be rounded up).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502C027B" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90"/>
-    <w:p w14:paraId="43681255" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRPr="003B3973" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90">
+    <w:p w14:paraId="10035976" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="6B8BC7FA" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Sulfur oxides must be measured in the ambient air as SO</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the FRM described in appendix A-2 to 40 CFR 50, incorporated by reference in Section 243.108, or by an FEM designated by USEPA and listed in List of Designated Methods, incorporated by reference in Section 243.108.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A942511" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90"/>
-    <w:p w14:paraId="705EBD03" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRPr="003B3973" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90">
+    <w:p w14:paraId="6C839FEE" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="109B4CB3" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">To demonstrate attainment, the second-highest three-hour average must be based upon hourly data that are at least 75 percent complete in each calendar quarter.  A three-hour block average must be considered valid </w:t>
+        <w:t xml:space="preserve">To demonstrate attainment, the second-highest three-hour average must be based upon hourly data that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at least 75 percent complete in each calendar quarter.  A three-hour block average must be considered valid </w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">only if all three hourly averages for the three-hour period are available.  If only one or two hourly averages are available, but the three-hour average would exceed the level of the standard when zeros are substituted for the missing values, subject to the rounding rule of </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Hlk452260"/>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>subsection (b)(1)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, this must be considered a valid three-hour average.  In all cases, the three-hour block average must be computed as the sum of the hourly averages divided by three.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8612FF" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90"/>
-    <w:p w14:paraId="1B93CB08" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRPr="003B3973" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90">
+    <w:p w14:paraId="30DA1D69" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="3AA70954" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>BOARD NOTE:  This subsection (a) is derived from 40 CFR 50.5.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0FE0B844" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90">
+        <w:t>BOARD NOTE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:  This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subsection (a) is derived from 40 CFR 50.5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351DC098" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:bookmarkStart w:id="11" w:name="_Hlk93928306"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="3B09D1AF" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRPr="003B3973" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90">
+    <w:p w14:paraId="51726255" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>2010 Primary One-Hour NAAQS for Sulfur Oxides (as SO</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BDFD45" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90"/>
-    <w:p w14:paraId="4DA9F99C" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRPr="003B3973" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90">
+    <w:p w14:paraId="2C332BED" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="4228DCCB" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>The level of the 2010 primary one-hour NAAQS for sulfur oxides is 75 ppb, measured in the ambient air as SO</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD9C2B3" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90"/>
-    <w:p w14:paraId="190EFC29" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRPr="003B3973" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90">
+    <w:p w14:paraId="34AB2C57" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="25D0E238" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>The 2010 one-hour primary NAAQS for sulfur oxides is met at an ambient air quality monitoring site when the three-year average of the annual (99th percentile) of the daily maximum one-hour average concentrations is less than or equal to 75 ppb, as determined in accordance with appendix T of 40 CFR 50, incorporated by reference in Section 243.108.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EEC6E09" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90"/>
-    <w:p w14:paraId="7F46317F" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRPr="003B3973" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90">
+    <w:p w14:paraId="5983454D" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="1C067557" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="003B3973" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>The level of the 2010 one-hour primary NAAQS for sulfur oxides must be measured by an FRM based on appendix A-1 or A-2 of 40 CFR 50, incorporated by reference in Section 243.108, or by an FEM designated by USEPA and listed in List of Designated Methods, incorporated by reference in Section 243.108.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E5DA6F" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90"/>
-    <w:p w14:paraId="06F9B390" w14:textId="77777777" w:rsidR="00BB2B90" w:rsidRPr="003B3973" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90">
+    <w:p w14:paraId="3ED04054" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF"/>
+    <w:p w14:paraId="5640B96C" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>BOARD NOTE:  This subsection (b) is derived from 40 CFR 50.17.</w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="7F37F000" w14:textId="6C9715FA" w:rsidR="009510E1" w:rsidRPr="000B6FD0" w:rsidRDefault="00BB2B90" w:rsidP="00BB2B90">
+        <w:t>BOARD NOTE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:  This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subsection (b) is derived from 40 CFR 50.17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C163516" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AFF4018" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>National secondary ambient air quality standards for sulfur oxides (sulfur dioxide)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4AADEA" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74FEB1A3" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="00C35FF6" w:rsidRDefault="003577DF" w:rsidP="003577DF">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C35FF6">
+        <w:t>The level of the annual secondary</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35FF6">
+        <w:t>national ambient air quality standard for</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F1ACEE" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C35FF6">
+        <w:t>oxides of sulfur is 10 parts per billion</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35FF6">
+        <w:t>(ppb), measured in the ambient air as</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35FF6">
+        <w:t>sulfur dioxide (SO2) by a reference</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35FF6">
+        <w:t xml:space="preserve">method </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">described in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35FF6">
+        <w:t>appendix A–1 and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35FF6">
+        <w:t xml:space="preserve">appendix A–2 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to 40 CFR 50, incorporated by reference in section 243.108</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35FF6">
+        <w:t>, or by a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35FF6">
+        <w:t>Federal Equivalent Method (FEM)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>designated by USEPA and listed in List of Designated Methods, incorporated by reference in Section 243.108.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778403E5" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E965570" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="00772658" w:rsidRDefault="003577DF" w:rsidP="003577DF">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00772658">
+        <w:t>The annual secondary standard is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772658">
+        <w:t>met when the 3-year average of the</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08587D3C" w14:textId="77777777" w:rsidR="003577DF" w:rsidRPr="00772658" w:rsidRDefault="003577DF" w:rsidP="003577DF">
+      <w:pPr>
+        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:pPrChange w:id="12" w:author="Author">
+          <w:pPr>
+            <w:ind w:left="1440"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="00772658">
+        <w:t>annual SO2 concentration is less than or</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772658">
+        <w:t xml:space="preserve">equal to 10 ppb, as </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">described </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772658">
+        <w:t>in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C92E94" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">compliance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772658">
+        <w:t xml:space="preserve">with appendix T </w:t>
+      </w:r>
+      <w:r>
+        <w:t>incorporated by reference in Section 243.108.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="520CBE0E" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DE3F434" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF">
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BOARD NOTE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:  This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subsection (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00306F11">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) is derived from 40 CFR 50.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1C55EB" w14:textId="77777777" w:rsidR="003577DF" w:rsidRDefault="003577DF" w:rsidP="003577DF">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:pPrChange w:id="13" w:author="Author">
+          <w:pPr/>
+        </w:pPrChange>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F37F000" w14:textId="0318E8D9" w:rsidR="009510E1" w:rsidRPr="000B6FD0" w:rsidRDefault="003577DF" w:rsidP="003577DF">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Source:  Amended at 46 Ill. Reg. </w:t>
-[...5 lines deleted...]
-        <w:t>9068, effective May 18, 2022</w:t>
+        <w:t>(Source</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:  Amended</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B3973">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ill. Reg. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5364, effective April 2, 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="003B3973">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FFF2770" w14:textId="77777777" w:rsidR="00D44AA2" w:rsidRPr="008567B0" w:rsidRDefault="00D44AA2" w:rsidP="00D44AA2">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>243.123  Carbon</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Monoxide</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A98BBD9" w14:textId="77777777" w:rsidR="00D44AA2" w:rsidRPr="008567B0" w:rsidRDefault="00D44AA2" w:rsidP="00D44AA2">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -6066,51 +6497,50 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>The levels of carbon monoxide in the ambient air must be measured by a method that fulfills either of the following requirements:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E1BFB3" w14:textId="77777777" w:rsidR="00D44AA2" w:rsidRPr="008567B0" w:rsidRDefault="00D44AA2" w:rsidP="00D44AA2">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>An FRM based on appendix C of 40 CFR 50, incorporated by reference in Section 243.108, and designated by USEPA and listed in the List of Designated Methods, incorporated by reference in Section 243.108; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C841AF4" w14:textId="77777777" w:rsidR="00D44AA2" w:rsidRPr="008567B0" w:rsidRDefault="00D44AA2" w:rsidP="00D44AA2">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r w:rsidRPr="008567B0">
@@ -6380,50 +6810,51 @@
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D9E6A7" w14:textId="77777777" w:rsidR="00D44AA2" w:rsidRPr="008567B0" w:rsidRDefault="00D44AA2" w:rsidP="00D44AA2">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>d)</w:t>
       </w:r>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>The levels of the standards in subsections (a) through (c) of this Section must be measured by:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59724512" w14:textId="77777777" w:rsidR="00D44AA2" w:rsidRPr="008567B0" w:rsidRDefault="00D44AA2" w:rsidP="00D44AA2">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidRPr="008567B0">
@@ -6453,58 +6884,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>By an FEM designated by USEPA and listed in the List of Designated Methods, incorporated by reference in Section 243.108.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53268D68" w14:textId="77777777" w:rsidR="00D44AA2" w:rsidRPr="008567B0" w:rsidRDefault="00D44AA2" w:rsidP="00D44AA2">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The 1971 primary annual average NAAQS for nitrogen oxides in subsection (a) of this Section is met when the annual average concentration in a calendar year is </w:t>
-[...6 lines deleted...]
-        <w:t>less than or equal to 53 ppb, as determined in accordance with appendix S of 40 CFR 50, incorporated by reference in Section 243.108, for the annual standard.</w:t>
+        <w:t>The 1971 primary annual average NAAQS for nitrogen oxides in subsection (a) of this Section is met when the annual average concentration in a calendar year is less than or equal to 53 ppb, as determined in accordance with appendix S of 40 CFR 50, incorporated by reference in Section 243.108, for the annual standard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="090BB403" w14:textId="77777777" w:rsidR="00D44AA2" w:rsidRPr="008567B0" w:rsidRDefault="00D44AA2" w:rsidP="00D44AA2">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>The 2010 one-hour primary NAAQS for nitrogen oxides in subsection (b) of this Section is met when the three-year average of the annual 98th percentile of the daily maximum one-hour average concentration is less than or equal to 100 ppb, as determined in accordance with appendix S of 40 CFR 50, incorporated by reference in Section 243.108, for the 1-hour standard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="210599C7" w14:textId="77777777" w:rsidR="00D44AA2" w:rsidRPr="008567B0" w:rsidRDefault="00D44AA2" w:rsidP="00D44AA2">
@@ -6677,50 +7101,51 @@
         <w:tab/>
         <w:t>The 2008 primary and secondary eight-hour NAAQS for ozone is 0.075 ppm, daily maximum eight-hour average, measured by an FRM based on appendix D to 40 CFR 50, incorporated by reference in Section 243.108, and designated by USEPA and listed in the List of Designated Methods, incorporated by reference in Section 243.108, or an FEM designated by USEPA and listed in the List of Designated Methods, incorporated by reference in Section 243.108.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="188D5D73" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0246CCCA" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="000B6FD0" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2)</w:t>
       </w:r>
       <w:r w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The 2008 primary and secondary eight-hour NAAQS for ozone ambient air quality standards are met at an ambient air quality monitoring site when the three-year average of the annual fourth-highest daily maximum eight-hour average ozone concentration is less than or equal to 0.075 ppm, as determined in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">compliance </w:t>
       </w:r>
       <w:r w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with appendix P to 40 CFR 50, incorporated by reference in Section 243.108.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="712B03D9" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
       <w:pPr>
         <w:ind w:left="1440"/>
@@ -6775,73 +7200,58 @@
         <w:tab/>
         <w:t>2015 Primary and Secondary Eight-Hour NAAQS for Ozone</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6136DDFA" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10EEAF2B" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="000B6FD0" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The level of the eight-hour primary NAAQS for ozone is 0.070 ppm, daily maximum eight-hour average, measured by a reference method based on appendix D to 40 CFR 50, incorporated by reference in Section 243.108, or an equivalent method designated by USEPA and listed in the List of Designated </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or a Federal Register notice incorporated by reference in Section 243.108.</w:t>
+        <w:t>The level of the eight-hour primary NAAQS for ozone is 0.070 ppm, daily maximum eight-hour average, measured by a reference method based on appendix D to 40 CFR 50, incorporated by reference in Section 243.108, or an equivalent method designated by USEPA and listed in the List of Designated Methods or a Federal Register notice incorporated by reference in Section 243.108.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC2B4F3" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BA4AE2F" w14:textId="77777777" w:rsidR="005B3AEB" w:rsidRPr="000B6FD0" w:rsidRDefault="005B3AEB" w:rsidP="005B3AEB">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
@@ -7063,50 +7473,51 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>1978 Primary and Secondary Quarterly Average NAAQS for Lead</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C8C76EE" w14:textId="77777777" w:rsidR="00D44AA2" w:rsidRPr="008567B0" w:rsidRDefault="00D44AA2" w:rsidP="00D44AA2">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>BOARD NOTE:  Derived from 40 CFR 50.12.  USEPA designated Granite City as nonattainment with the 2008 primary and secondary three-month average NAAQS for lead effective December 31, 2010 and an area of Chicago effective December 31, 2011.  See 76 Fed. Reg. 72097, 79108 (Nov. 22, 2011); 75 Fed. Reg. 71033, 71042 (Nov. 22, 2010).  Thus, this subsection (a) was obsolete on December 31, 2012, and the Board removed it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73BB6080" w14:textId="77777777" w:rsidR="00D44AA2" w:rsidRPr="008567B0" w:rsidRDefault="00D44AA2" w:rsidP="00D44AA2">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>2008 Primary and Secondary Three-Month Average NAAQS for Lead</w:t>
       </w:r>
     </w:p>
@@ -7120,58 +7531,51 @@
       </w:pPr>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>The 2008 primary and secondary three-month average NAAQS for lead and its compounds is 0.15 µg/m</w:t>
       </w:r>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, arithmetic mean concentration over a </w:t>
-[...6 lines deleted...]
-        <w:t>three-month period, measured in the ambient air as lead by either of the following:</w:t>
+        <w:t>, arithmetic mean concentration over a three-month period, measured in the ambient air as lead by either of the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D60A71C" w14:textId="77777777" w:rsidR="00D44AA2" w:rsidRPr="008567B0" w:rsidRDefault="00D44AA2" w:rsidP="00D44AA2">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A)</w:t>
       </w:r>
       <w:r w:rsidRPr="008567B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>An FRM based on appendix G of 40 CFR 50, incorporated by reference in Section 243.108, and designated by USEPA and listed in the List of Designated Methods, incorporated by reference in Section 243.108; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF78A0E" w14:textId="77777777" w:rsidR="00D44AA2" w:rsidRPr="008567B0" w:rsidRDefault="00D44AA2" w:rsidP="00D44AA2">
@@ -7442,112 +7846,112 @@
         <w:t>12882, effective July 29, 2013</w:t>
       </w:r>
       <w:r w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E83994C" w14:textId="77777777" w:rsidR="00680617" w:rsidRPr="000B6FD0" w:rsidRDefault="00680617" w:rsidP="00680617">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="240"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Section 243.TABLE A Schedule for Flagging and Documentation Submission for Data Influenced by Exceptional Events for Use in Initial Area Designations (Repealed)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="399CC51D" w14:textId="77777777" w:rsidR="00680617" w:rsidRPr="000B6FD0" w:rsidRDefault="00680617" w:rsidP="00680617">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E42AE78" w14:textId="77777777" w:rsidR="00680617" w:rsidRPr="000B6FD0" w:rsidRDefault="00680617" w:rsidP="00680617">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B6FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Source:  Repealed at 41 Ill. Reg. 13413, effective October 23, 2017)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00680617" w:rsidRPr="000B6FD0" w:rsidSect="00F805E5">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="78FF3DE9" w14:textId="77777777" w:rsidR="0096582E" w:rsidRDefault="0096582E" w:rsidP="0036136B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0B6DE168" w14:textId="77777777" w:rsidR="0096582E" w:rsidRDefault="0096582E" w:rsidP="0036136B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
@@ -7560,83 +7964,83 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6F2C0FA0" w14:textId="77777777" w:rsidR="0096582E" w:rsidRDefault="0096582E" w:rsidP="0036136B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7612A40D" w14:textId="77777777" w:rsidR="0096582E" w:rsidRDefault="0096582E" w:rsidP="0036136B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00697DFE"/>
     <w:rsid w:val="00001122"/>
@@ -7699,97 +8103,99 @@
     <w:rsid w:val="0020455D"/>
     <w:rsid w:val="00210975"/>
     <w:rsid w:val="00224B67"/>
     <w:rsid w:val="00245B4B"/>
     <w:rsid w:val="00252C4A"/>
     <w:rsid w:val="002672DA"/>
     <w:rsid w:val="00297096"/>
     <w:rsid w:val="002A1D29"/>
     <w:rsid w:val="002A2B3F"/>
     <w:rsid w:val="002B5087"/>
     <w:rsid w:val="002B5F6B"/>
     <w:rsid w:val="002C63E8"/>
     <w:rsid w:val="002C6CBB"/>
     <w:rsid w:val="002C7387"/>
     <w:rsid w:val="002F4175"/>
     <w:rsid w:val="00302AA6"/>
     <w:rsid w:val="003032C5"/>
     <w:rsid w:val="00305566"/>
     <w:rsid w:val="00324362"/>
     <w:rsid w:val="00326436"/>
     <w:rsid w:val="00331E3A"/>
     <w:rsid w:val="00333C1E"/>
     <w:rsid w:val="003539FD"/>
     <w:rsid w:val="00354F32"/>
     <w:rsid w:val="003554F7"/>
+    <w:rsid w:val="003577DF"/>
     <w:rsid w:val="0036136B"/>
     <w:rsid w:val="003613A8"/>
     <w:rsid w:val="00361BF8"/>
     <w:rsid w:val="00363495"/>
     <w:rsid w:val="003640F7"/>
     <w:rsid w:val="00366BFD"/>
     <w:rsid w:val="00366FAB"/>
     <w:rsid w:val="003741B0"/>
     <w:rsid w:val="003747E0"/>
     <w:rsid w:val="00382ECD"/>
     <w:rsid w:val="0039511A"/>
     <w:rsid w:val="00395604"/>
     <w:rsid w:val="003A4BA6"/>
     <w:rsid w:val="003A5135"/>
     <w:rsid w:val="003A713F"/>
     <w:rsid w:val="003B3909"/>
     <w:rsid w:val="003B4B49"/>
     <w:rsid w:val="003D0CC5"/>
     <w:rsid w:val="003D45FA"/>
     <w:rsid w:val="003D7137"/>
     <w:rsid w:val="003E79A0"/>
     <w:rsid w:val="003F33DC"/>
     <w:rsid w:val="00403078"/>
     <w:rsid w:val="00403925"/>
     <w:rsid w:val="00407676"/>
     <w:rsid w:val="0042261F"/>
     <w:rsid w:val="00440F8C"/>
     <w:rsid w:val="00441046"/>
     <w:rsid w:val="00441DC3"/>
     <w:rsid w:val="00447BFB"/>
     <w:rsid w:val="00453567"/>
     <w:rsid w:val="0045617E"/>
     <w:rsid w:val="004613C1"/>
     <w:rsid w:val="00462ACF"/>
     <w:rsid w:val="00462F38"/>
     <w:rsid w:val="004632DE"/>
     <w:rsid w:val="00464927"/>
     <w:rsid w:val="00466E14"/>
     <w:rsid w:val="00472D61"/>
     <w:rsid w:val="004755BC"/>
     <w:rsid w:val="004771C1"/>
     <w:rsid w:val="00481220"/>
     <w:rsid w:val="00497DF3"/>
     <w:rsid w:val="004A494D"/>
     <w:rsid w:val="004B006D"/>
     <w:rsid w:val="004C0A05"/>
     <w:rsid w:val="004C17DD"/>
+    <w:rsid w:val="004F0697"/>
     <w:rsid w:val="004F1EC1"/>
     <w:rsid w:val="004F3661"/>
     <w:rsid w:val="004F4560"/>
     <w:rsid w:val="00501F42"/>
     <w:rsid w:val="0050237C"/>
     <w:rsid w:val="00502E12"/>
     <w:rsid w:val="00506763"/>
     <w:rsid w:val="00511E75"/>
     <w:rsid w:val="00514EFB"/>
     <w:rsid w:val="005159F6"/>
     <w:rsid w:val="00527731"/>
     <w:rsid w:val="00530547"/>
     <w:rsid w:val="005354BF"/>
     <w:rsid w:val="00536799"/>
     <w:rsid w:val="00537C7B"/>
     <w:rsid w:val="00546BE8"/>
     <w:rsid w:val="00557EC2"/>
     <w:rsid w:val="00565BD5"/>
     <w:rsid w:val="005721E2"/>
     <w:rsid w:val="005A133E"/>
     <w:rsid w:val="005A13C3"/>
     <w:rsid w:val="005B2ED6"/>
     <w:rsid w:val="005B3AEB"/>
     <w:rsid w:val="005C4ADF"/>
     <w:rsid w:val="005C6054"/>
@@ -7985,59 +8391,61 @@
     <w:rsid w:val="00C35047"/>
     <w:rsid w:val="00C3577C"/>
     <w:rsid w:val="00C420AD"/>
     <w:rsid w:val="00C44CF9"/>
     <w:rsid w:val="00C45370"/>
     <w:rsid w:val="00C4728C"/>
     <w:rsid w:val="00C669AC"/>
     <w:rsid w:val="00C7255A"/>
     <w:rsid w:val="00C7426E"/>
     <w:rsid w:val="00C872DD"/>
     <w:rsid w:val="00C90D02"/>
     <w:rsid w:val="00CB016F"/>
     <w:rsid w:val="00CC20E6"/>
     <w:rsid w:val="00CC4E2E"/>
     <w:rsid w:val="00CC6C87"/>
     <w:rsid w:val="00CD4070"/>
     <w:rsid w:val="00CD7412"/>
     <w:rsid w:val="00CE2D92"/>
     <w:rsid w:val="00CE77CB"/>
     <w:rsid w:val="00CF255C"/>
     <w:rsid w:val="00D0177B"/>
     <w:rsid w:val="00D07C5D"/>
     <w:rsid w:val="00D10B20"/>
     <w:rsid w:val="00D127AC"/>
     <w:rsid w:val="00D24FCF"/>
+    <w:rsid w:val="00D36591"/>
     <w:rsid w:val="00D37166"/>
     <w:rsid w:val="00D37D2F"/>
     <w:rsid w:val="00D43676"/>
     <w:rsid w:val="00D44564"/>
     <w:rsid w:val="00D44AA2"/>
     <w:rsid w:val="00D61EB6"/>
     <w:rsid w:val="00D6313A"/>
     <w:rsid w:val="00D6459D"/>
     <w:rsid w:val="00D65295"/>
+    <w:rsid w:val="00D72D08"/>
     <w:rsid w:val="00D738AA"/>
     <w:rsid w:val="00D74966"/>
     <w:rsid w:val="00D80EDE"/>
     <w:rsid w:val="00D81CCC"/>
     <w:rsid w:val="00D83064"/>
     <w:rsid w:val="00D95FE9"/>
     <w:rsid w:val="00D96117"/>
     <w:rsid w:val="00D96F3B"/>
     <w:rsid w:val="00DB2365"/>
     <w:rsid w:val="00DB5ED1"/>
     <w:rsid w:val="00DB6E81"/>
     <w:rsid w:val="00DD2A8A"/>
     <w:rsid w:val="00DE6193"/>
     <w:rsid w:val="00DE6B9F"/>
     <w:rsid w:val="00DF06D0"/>
     <w:rsid w:val="00E03069"/>
     <w:rsid w:val="00E0414A"/>
     <w:rsid w:val="00E05535"/>
     <w:rsid w:val="00E06F27"/>
     <w:rsid w:val="00E25410"/>
     <w:rsid w:val="00E25587"/>
     <w:rsid w:val="00E26DD6"/>
     <w:rsid w:val="00E27627"/>
     <w:rsid w:val="00E3167A"/>
     <w:rsid w:val="00E32F4E"/>
@@ -8086,63 +8494,63 @@
     <w:rsid w:val="00FB26D2"/>
     <w:rsid w:val="00FB3183"/>
     <w:rsid w:val="00FC0F65"/>
     <w:rsid w:val="00FC146C"/>
     <w:rsid w:val="00FC37F8"/>
     <w:rsid w:val="00FE7F31"/>
     <w:rsid w:val="00FF2AD9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="32231B8E"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8850,72 +9258,72 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="paren">
     <w:name w:val="paren"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EE0B54"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="indent-2">
     <w:name w:val="indent-2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00EE0B54"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="813328614">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/system/files/documents/2024-06/amtic-list-june-2024-update.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/system/files/documents/2025-12/amtic-list-december-2025_508-compliant.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9179,65 +9587,65 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F399C5D2-ACBA-48C1-80AD-6578489065D5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>32489</Characters>
+  <Pages>19</Pages>
+  <Words>6256</Words>
+  <Characters>33264</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>118</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>277</Lines>
+  <Paragraphs>78</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38478</CharactersWithSpaces>
+  <CharactersWithSpaces>39442</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>